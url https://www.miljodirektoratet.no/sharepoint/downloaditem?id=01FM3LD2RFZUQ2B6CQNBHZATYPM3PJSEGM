--- v0 (2026-04-29)
+++ v1 (2026-10-24)
@@ -1,115 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25225"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30425"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://miljodir.sharepoint.com/sites/O-1052/Delte dokumenter/General/KLD_spm/03-Oppdrag om EF/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="9" documentId="8_{5D81AD2B-14F1-43E6-ABB5-E1877B1BE5D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{57B32388-F8A1-49A9-A67F-2276A7C54C6F}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="8_{5D81AD2B-14F1-43E6-ABB5-E1877B1BE5D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D59C4056-1178-48C3-A39B-5E0CA15E1621}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="15" windowWidth="29040" windowHeight="15840" xr2:uid="{6F5B62A4-18F2-4064-9512-7BD866EC9F2C}"/>
+    <workbookView xWindow="-28920" yWindow="15" windowWidth="29040" windowHeight="15840" firstSheet="3" activeTab="2" xr2:uid="{6F5B62A4-18F2-4064-9512-7BD866EC9F2C}"/>
   </bookViews>
   <sheets>
     <sheet name="Info" sheetId="1" r:id="rId1"/>
     <sheet name="CO2" sheetId="2" r:id="rId2"/>
     <sheet name="CH4" sheetId="3" r:id="rId3"/>
     <sheet name="Tetthet_ Energiinnhold" sheetId="4" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="61">
   <si>
     <t xml:space="preserve">Lastet ned fra: </t>
   </si>
   <si>
+    <t>https://www.miljodirektoratet.no/ansvarsomrader/klima/klimagasser-utslippstall-regnskap/</t>
+  </si>
+  <si>
     <t>Datasett:</t>
   </si>
   <si>
+    <t>Utslippsfaktorer i klimagassregnskap for Norge</t>
+  </si>
+  <si>
     <t>Utgiver:</t>
   </si>
   <si>
     <t>Miljødirektoratet</t>
   </si>
   <si>
+    <t>Oppdatert:</t>
+  </si>
+  <si>
     <t>Veiledning</t>
   </si>
   <si>
-    <t>https://www.miljodirektoratet.no/ansvarsomrader/klima/klimagasser-utslippstall-regnskap/</t>
-[...2 lines deleted...]
-    <t>Utslippsfaktorer i klimagassregnskap for Norge</t>
+    <t>I arkfanen 'CO2' finner du utslippsfaktorene som benyttes for å beregne CO2-utslipp i det nasjonale klimagassregnskapet.</t>
+  </si>
+  <si>
+    <t>I arkfanen 'CH4' finner du utslippsfaktorene som benyttes for å beregne CH4-utslipp i det nasjonale klimagassregnskapet.</t>
+  </si>
+  <si>
+    <t>I arkfanen "Tetthet_ Energiinnhold" finner du tetthet og energiinnhold for energivarer vist i andre ark.</t>
   </si>
   <si>
     <t>Energivare</t>
   </si>
   <si>
     <t>kg CO2 /kg energivare</t>
   </si>
   <si>
     <t>kg CO2 /liter  energivare</t>
   </si>
   <si>
     <t>kg CO2/kWh  energivare</t>
   </si>
   <si>
     <t>kg CO2/MJ  energivare</t>
   </si>
   <si>
     <t>Fossile energivarer</t>
   </si>
   <si>
     <t>Kull</t>
   </si>
   <si>
     <t>Koks</t>
   </si>
@@ -310,122 +324,110 @@
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>. Dette er ikke-fossile utslipp</t>
     </r>
   </si>
   <si>
     <t>Kilde: NIR 2022</t>
   </si>
   <si>
     <t>CH4</t>
   </si>
   <si>
     <t>kg CH4/tonn energivare</t>
   </si>
   <si>
     <t>kg CH4 /liter  energivare</t>
   </si>
   <si>
     <t>kg CH4/kWh  energivare</t>
   </si>
   <si>
-    <t>kg CH4/MJ  energivare</t>
+    <t>kg CH4/TJ  energivare</t>
   </si>
   <si>
     <t>Ovn</t>
   </si>
   <si>
     <t>Naturgass</t>
   </si>
   <si>
     <t>CO-gass</t>
   </si>
   <si>
     <t>Turbiner</t>
   </si>
   <si>
     <t>Biogass</t>
   </si>
   <si>
     <t>Fyrkjel</t>
   </si>
   <si>
     <t>Fakling</t>
   </si>
   <si>
     <t>Fuel_Kategori</t>
   </si>
   <si>
     <t>Tetthet</t>
   </si>
   <si>
     <t>Energiinnhold</t>
   </si>
   <si>
     <t>kg/liter</t>
   </si>
   <si>
     <t>kg/Sm3</t>
   </si>
   <si>
     <t>kWh/kg</t>
   </si>
   <si>
     <t>MJ/kg</t>
   </si>
   <si>
     <t>MJ/Sm3</t>
   </si>
   <si>
     <t>kWh/Sm3</t>
-  </si>
-[...10 lines deleted...]
-    <t>I arkfanen "Tetthet_ Energiinnhold" finner du tetthet og energiinnhold for energivarer vist i andre ark.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -696,85 +698,85 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperkobling" xfId="2" builtinId="8"/>
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Ark1" xfId="3" xr:uid="{D94C03F2-6071-41AC-8FD7-7613927F7441}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
@@ -805,51 +807,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76200" y="87630"/>
           <a:ext cx="1276562" cy="1108576"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1119,2221 +1121,2288 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miljodirektoratet.no/sharepoint/downloaditem?id=01FM3LD2VDVOCQ3ZWDLZB2GGMZRU267OCO" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miljodirektoratet.no/sharepoint/downloaditem?id=01FM3LD2VDVOCQ3ZWDLZB2GGMZRU267OCO" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miljodirektoratet.no/sharepoint/downloaditem?id=01FM3LD2VDVOCQ3ZWDLZB2GGMZRU267OCO" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{447643D2-4CB0-41C9-AF98-DBCC94EA9C75}">
   <dimension ref="A1:S48"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" customWidth="1"/>
     <col min="3" max="8" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:19">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
     </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:19">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
     </row>
-    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:19">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
     </row>
-    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:19">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
     </row>
-    <row r="5" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:19">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:19">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
     </row>
-    <row r="7" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:19">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
     </row>
-    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:19">
       <c r="A8" s="2"/>
       <c r="B8" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:19">
       <c r="A9" s="2"/>
       <c r="B9" s="3" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19">
       <c r="A10" s="2"/>
       <c r="B10" s="3" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19">
       <c r="A11" s="2"/>
       <c r="B11" s="3" t="s">
-        <v>59</v>
+        <v>6</v>
       </c>
       <c r="C11" s="5">
         <v>44732</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:19">
       <c r="A13" s="2"/>
       <c r="B13" s="6" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19">
       <c r="A14" s="2"/>
       <c r="B14" s="3" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19">
       <c r="A15" s="2"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19">
       <c r="A16" s="2"/>
       <c r="B16" s="3" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
     </row>
-    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:19">
       <c r="A17" s="2"/>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:19">
       <c r="A18" s="2"/>
       <c r="B18" s="3" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:19">
       <c r="A19" s="2"/>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:19">
       <c r="A20" s="2"/>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:19">
       <c r="A21" s="2"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
     </row>
-    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:19">
       <c r="A22" s="2"/>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:19">
       <c r="A23" s="2"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:19">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:19">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:19">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:19">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:19">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:19">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
     </row>
-    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:19">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:19">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:19">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
     </row>
-    <row r="33" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:19">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
     </row>
-    <row r="34" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:19">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
     </row>
-    <row r="35" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:19">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
     </row>
-    <row r="36" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:19">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
     </row>
-    <row r="37" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:19">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
     </row>
-    <row r="38" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:19">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
     </row>
-    <row r="39" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:19">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
     </row>
-    <row r="40" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:19">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
     </row>
-    <row r="41" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:19">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
     </row>
-    <row r="42" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:19">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
     </row>
-    <row r="43" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:19">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
     </row>
-    <row r="44" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:19">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
     </row>
-    <row r="45" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:19">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
     </row>
-    <row r="46" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:19">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
     </row>
-    <row r="47" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:19">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
     </row>
-    <row r="48" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:19">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8307A80-C3A2-4B54-B49D-ABC4D8EA186B}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16:XFD16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.7109375" customWidth="1"/>
     <col min="2" max="3" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="30">
       <c r="A1" s="7" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C1" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D1" s="9" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E1" s="9" t="s">
-        <v>11</v>
-[...11 lines deleted...]
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="33"/>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B3" s="11">
         <v>2.52</v>
       </c>
       <c r="C3" s="12">
         <v>0</v>
       </c>
       <c r="D3" s="13">
         <v>0.32284697508896798</v>
       </c>
       <c r="E3" s="12">
         <v>8.9679715302491109E-2</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B4" s="11">
         <v>3.19</v>
       </c>
       <c r="C4" s="12">
         <v>0</v>
       </c>
       <c r="D4" s="13">
         <v>0.40294736842105267</v>
       </c>
       <c r="E4" s="12">
         <v>0.11192982456140352</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B5" s="11">
         <v>3.59</v>
       </c>
       <c r="C5" s="12">
         <v>0</v>
       </c>
       <c r="D5" s="13">
         <v>0.36925714285714289</v>
       </c>
       <c r="E5" s="12">
         <v>0.10257142857142858</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B6" s="11">
         <v>3.13</v>
       </c>
       <c r="C6" s="12">
         <v>2.3161999999999998</v>
       </c>
       <c r="D6" s="13">
         <v>0.25667425968109342</v>
       </c>
       <c r="E6" s="12">
         <v>7.1298405466970388E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B7" s="11">
         <v>3.15</v>
       </c>
       <c r="C7" s="12">
         <v>2.5514999999999999</v>
       </c>
       <c r="D7" s="13">
         <v>0.2631090487238979</v>
       </c>
       <c r="E7" s="12">
         <v>7.308584686774941E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5">
       <c r="A8" s="10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B8" s="11">
         <v>3.17</v>
       </c>
       <c r="C8" s="12">
         <v>2.6627999999999998</v>
       </c>
       <c r="D8" s="13">
         <v>0.26477958236658927</v>
       </c>
       <c r="E8" s="12">
         <v>7.3549883990719239E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5">
       <c r="A9" s="10" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B9" s="11">
         <v>3.17</v>
       </c>
       <c r="C9" s="12">
         <v>2.6627999999999998</v>
       </c>
       <c r="D9" s="13">
         <v>0.26477958236658927</v>
       </c>
       <c r="E9" s="12">
         <v>7.3549883990719239E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5">
       <c r="A10" s="10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B10" s="11">
         <v>3.17</v>
       </c>
       <c r="C10" s="12">
         <v>2.6627999999999998</v>
       </c>
       <c r="D10" s="13">
         <v>0.26477958236658927</v>
       </c>
       <c r="E10" s="12">
         <v>7.3549883990719239E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5">
       <c r="A11" s="10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B11" s="11">
         <v>3.15</v>
       </c>
       <c r="C11" s="12">
         <v>2.5514999999999999</v>
       </c>
       <c r="D11" s="13">
         <v>0.2631090487238979</v>
       </c>
       <c r="E11" s="12">
         <v>7.308584686774941E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5">
       <c r="A12" s="10" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="12">
         <v>1.62</v>
       </c>
       <c r="D12" s="13">
         <v>0.23427331887201736</v>
       </c>
       <c r="E12" s="12">
         <v>6.5075921908893705E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5">
       <c r="A13" s="10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C13" s="12">
         <v>1.99</v>
       </c>
       <c r="D13" s="13">
         <v>0.20180281690140847</v>
       </c>
       <c r="E13" s="12">
         <v>5.6056338028169013E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5">
       <c r="A14" s="10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C14" s="12">
         <v>2.34</v>
       </c>
       <c r="D14" s="13">
         <v>0.20903225806451614</v>
       </c>
       <c r="E14" s="12">
         <v>5.8064516129032261E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5">
       <c r="A15" s="10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B15" s="11">
         <v>2.8</v>
       </c>
       <c r="C15" s="12">
         <v>0</v>
       </c>
       <c r="D15" s="12">
         <v>0.2074074074074074</v>
       </c>
       <c r="E15" s="12">
         <v>5.761316872427983E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="17.25" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="17.25">
+      <c r="A16" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="32"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="33"/>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>2.85</v>
       </c>
       <c r="C17" s="12">
         <v>2.508</v>
       </c>
       <c r="D17" s="13">
         <v>0.27880434782608698</v>
       </c>
       <c r="E17" s="12">
         <v>7.7445652173913054E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>2.75</v>
       </c>
       <c r="C18" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D18" s="13">
         <v>0.19642857142857142</v>
       </c>
       <c r="E18" s="12">
         <v>5.4563492063492064E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>1.8</v>
       </c>
       <c r="C19" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D19" s="13">
         <v>0.38571428571428568</v>
       </c>
       <c r="E19" s="12">
         <v>0.10714285714285712</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" ht="17.25">
       <c r="A20" s="15" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" ht="17.25" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="17.25">
       <c r="A21" s="16" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" ht="17.25" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="17.25">
       <c r="A22" s="16" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" ht="17.25" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="17.25">
       <c r="A23" s="16" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="16"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="17"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="18" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A16:E16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A26" r:id="rId1" xr:uid="{52999F06-CB54-4CDF-A056-6D2C2506C2A0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3AE9B408-C7E3-495F-A8B3-DE44F0029602}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A2:F17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.85546875" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" customWidth="1"/>
     <col min="3" max="3" width="16.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="30.75">
       <c r="A2" s="19" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C2" s="20" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-        <v>41</v>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="34" t="s">
+        <v>45</v>
       </c>
       <c r="B3" s="21" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C3" s="10">
         <v>0.17749999999999999</v>
       </c>
       <c r="D3" s="12">
         <v>0.13134999999999999</v>
       </c>
       <c r="E3" s="13">
         <v>18.10198300283286</v>
       </c>
       <c r="F3" s="12">
         <v>5.0283286118980168</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="30"/>
+    <row r="4" spans="1:6">
+      <c r="A4" s="34"/>
       <c r="B4" s="21" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C4" s="22">
         <v>4.8599999999999997E-2</v>
       </c>
       <c r="D4" s="23" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E4" s="13">
         <v>3.6</v>
       </c>
       <c r="F4" s="12">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="30"/>
+    <row r="5" spans="1:6">
+      <c r="A5" s="34"/>
       <c r="B5" s="21" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C5" s="22">
         <v>6.7000000000000002E-3</v>
       </c>
       <c r="D5" s="12">
         <v>5.6950000000000004E-3</v>
       </c>
       <c r="E5" s="13">
         <v>0.59851116625310186</v>
       </c>
       <c r="F5" s="12">
         <v>0.16625310173697275</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="6" spans="1:6">
+      <c r="A6" s="35" t="s">
+        <v>48</v>
       </c>
       <c r="B6" s="21" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C6" s="10">
         <v>0.91</v>
       </c>
       <c r="D6" s="12">
         <v>0.6734</v>
       </c>
       <c r="E6" s="13">
         <v>92.804532577903686</v>
       </c>
       <c r="F6" s="12">
         <v>25.779036827195469</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A7" s="30"/>
+    <row r="7" spans="1:6">
+      <c r="A7" s="34"/>
       <c r="B7" s="21" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C7" s="22">
         <v>0.251</v>
       </c>
       <c r="D7" s="12">
         <v>0.17996699999999999</v>
       </c>
       <c r="E7" s="13">
         <v>17.928571428571431</v>
       </c>
       <c r="F7" s="12">
         <v>4.9801587301587302</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="32" t="s">
+    <row r="8" spans="1:6">
+      <c r="A8" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="21" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C8" s="10">
         <v>0.17749999999999999</v>
       </c>
       <c r="D8" s="12">
         <v>0.13134999999999999</v>
       </c>
       <c r="E8" s="13">
         <v>18.10198300283286</v>
       </c>
       <c r="F8" s="12">
         <v>5.0283286118980168</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="33"/>
+    <row r="9" spans="1:6">
+      <c r="A9" s="27"/>
       <c r="B9" s="21" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C9" s="22">
         <v>4.8599999999999997E-2</v>
       </c>
       <c r="D9" s="23" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E9" s="13">
         <v>3.6</v>
       </c>
       <c r="F9" s="12">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="33"/>
+    <row r="10" spans="1:6">
+      <c r="A10" s="27"/>
       <c r="B10" s="21" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C10" s="22">
         <v>6.7000000000000002E-3</v>
       </c>
       <c r="D10" s="12">
         <v>5.6950000000000004E-3</v>
       </c>
       <c r="E10" s="13">
         <v>0.59851116625310186</v>
       </c>
       <c r="F10" s="12">
         <v>0.16625310173697275</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="33"/>
+    <row r="11" spans="1:6">
+      <c r="A11" s="27"/>
       <c r="B11" s="21" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C11" s="22">
         <v>0.251</v>
       </c>
       <c r="D11" s="12">
         <v>0.17996699999999999</v>
       </c>
       <c r="E11" s="13">
         <v>17.928571428571431</v>
       </c>
       <c r="F11" s="12">
         <v>4.9801587301587302</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="33"/>
+    <row r="12" spans="1:6">
+      <c r="A12" s="27"/>
       <c r="B12" s="21" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C12" s="22">
         <v>0.23050000000000001</v>
       </c>
       <c r="D12" s="12">
         <v>0.12447000000000001</v>
       </c>
       <c r="E12" s="12">
         <v>18.770358306188925</v>
       </c>
       <c r="F12" s="12">
         <v>5.2139884183858127</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>47</v>
+    <row r="13" spans="1:6">
+      <c r="A13" s="37" t="s">
+        <v>51</v>
       </c>
       <c r="B13" s="21" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C13" s="10">
         <v>0.24</v>
       </c>
       <c r="D13" s="12">
         <v>0.17759999999999998</v>
       </c>
       <c r="E13" s="13">
         <v>24.475920679886688</v>
       </c>
       <c r="F13" s="12">
         <v>6.7988668555240794</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="35"/>
+    <row r="14" spans="1:6">
+      <c r="A14" s="38"/>
       <c r="B14" s="21" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C14" s="22">
         <v>0.28000000000000003</v>
       </c>
       <c r="D14" s="23" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E14" s="13">
         <v>20.740740740740744</v>
       </c>
       <c r="F14" s="12">
         <v>5.761316872427984</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="35"/>
+    <row r="15" spans="1:6">
+      <c r="A15" s="38"/>
       <c r="B15" s="21" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C15" s="22">
         <v>0.37</v>
       </c>
       <c r="D15" s="12">
         <v>0.26528999999999997</v>
       </c>
       <c r="E15" s="13">
         <v>26.428571428571431</v>
       </c>
       <c r="F15" s="12">
         <v>7.3412698412698418</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:1">
       <c r="A17" s="18" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="A8:A12"/>
     <mergeCell ref="A13:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A17" r:id="rId1" xr:uid="{3A04FD6A-9D88-4730-9D8E-371D500C57FF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB1BEE05-8BEE-49A8-8503-6075599002BE}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A2" s="36"/>
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="28"/>
       <c r="B2" s="24" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C2" s="24" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D2" s="24" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E2" s="24" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F2" s="24" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="G2" s="24" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C3" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D3" s="25">
         <v>7.8055555555555554</v>
       </c>
       <c r="E3" s="25">
         <v>28.1</v>
       </c>
       <c r="F3" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G3" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" s="10" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C4" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D4" s="25">
         <v>7.9166666666666661</v>
       </c>
       <c r="E4" s="25">
         <v>28.5</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G4" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C5" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D5" s="25">
         <v>9.7222222222222214</v>
       </c>
       <c r="E5" s="25">
         <v>35</v>
       </c>
       <c r="F5" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G5" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" s="10" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B6" s="12">
         <v>0.74</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D6" s="25">
         <v>12.194444444444443</v>
       </c>
       <c r="E6" s="25">
         <v>43.9</v>
       </c>
       <c r="F6" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G6" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B7" s="12">
         <v>0.81</v>
       </c>
       <c r="C7" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D7" s="25">
         <v>11.972222222222223</v>
       </c>
       <c r="E7" s="25">
         <v>43.1</v>
       </c>
       <c r="F7" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G7" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" s="10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B8" s="12">
         <v>0.84</v>
       </c>
       <c r="C8" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D8" s="25">
         <v>11.972222222222223</v>
       </c>
       <c r="E8" s="25">
         <v>43.1</v>
       </c>
       <c r="F8" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G8" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B9" s="12">
         <v>0.84</v>
       </c>
       <c r="C9" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D9" s="25">
         <v>11.972222222222223</v>
       </c>
       <c r="E9" s="25">
         <v>43.1</v>
       </c>
       <c r="F9" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="10" t="s">
         <v>24</v>
-      </c>
-[...6 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B10" s="12">
         <v>0.84</v>
       </c>
       <c r="C10" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D10" s="25">
         <v>11.972222222222223</v>
       </c>
       <c r="E10" s="25">
         <v>43.1</v>
       </c>
       <c r="F10" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G10" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B11" s="12">
         <v>0.81</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D11" s="25">
         <v>11.972222222222223</v>
       </c>
       <c r="E11" s="25">
         <v>43.1</v>
       </c>
       <c r="F11" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G11" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" s="10" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B12" s="12">
         <v>0.54</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D12" s="25">
         <v>12.805555555555555</v>
       </c>
       <c r="E12" s="25">
         <v>46.1</v>
       </c>
       <c r="F12" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G12" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C13" s="12">
         <v>0.74</v>
       </c>
       <c r="D13" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E13" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F13" s="25">
         <v>35.5</v>
       </c>
       <c r="G13" s="25">
         <v>9.8611111111111107</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7">
       <c r="A14" s="10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C14" s="12">
         <v>0.85</v>
       </c>
       <c r="D14" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F14" s="25">
         <v>40.299999999999997</v>
       </c>
       <c r="G14" s="25">
         <v>11.194444444444443</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7">
       <c r="A15" s="10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C15" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D15" s="25">
         <v>13.5</v>
       </c>
       <c r="E15" s="25">
         <v>48.6</v>
       </c>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7">
       <c r="A16" s="10" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B16" s="12">
         <v>0.88</v>
       </c>
       <c r="C16" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D16" s="25">
         <v>10.222222222222221</v>
       </c>
       <c r="E16" s="25">
         <v>36.799999999999997</v>
       </c>
       <c r="F16" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" s="10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B17" s="26" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C17" s="14">
         <v>0.68</v>
       </c>
       <c r="D17" s="25">
         <v>14</v>
       </c>
       <c r="E17" s="25">
         <v>50.4</v>
       </c>
       <c r="F17" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G17" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" s="10" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B18" s="26" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C18" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D18" s="25">
         <v>4.666666666666667</v>
       </c>
       <c r="E18" s="25">
         <v>16.8</v>
       </c>
       <c r="F18" s="14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G18" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" s="18" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:G1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A20" r:id="rId1" xr:uid="{A6FCC820-5CD0-47EA-907E-AED4F2DC4ED8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100595CB3064E5C8849A660DAACB36A6E0F" ma:contentTypeVersion="20" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="850bd307d85bdc8e2dc12f2c7a5e2bb1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7197c4af-b929-4ba0-88d8-4e6bc5bfaa8e" xmlns:ns3="d27628e0-46cf-4a91-86d9-860258435d88" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e50438bd94c2909cb6cec5a8e2e3893b" ns2:_="" ns3:_="" ns4:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <_dlc_DocId xmlns="7197c4af-b929-4ba0-88d8-4e6bc5bfaa8e">XMKPW47W24HK-1914485411-21751</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="7197c4af-b929-4ba0-88d8-4e6bc5bfaa8e">
+      <Url>https://miljodir.sharepoint.com/sites/EPiServerDokumenter/_layouts/15/DocIdRedir.aspx?ID=XMKPW47W24HK-1914485411-21751</Url>
+      <Description>XMKPW47W24HK-1914485411-21751</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="7197c4af-b929-4ba0-88d8-4e6bc5bfaa8e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d27628e0-46cf-4a91-86d9-860258435d88">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100595CB3064E5C8849A660DAACB36A6E0F" ma:contentTypeVersion="20" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="adbc509f2607269adc086eb5b7ad1e52">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7197c4af-b929-4ba0-88d8-4e6bc5bfaa8e" xmlns:ns3="d27628e0-46cf-4a91-86d9-860258435d88" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8852e5b0fab54adaee4862c75f113500" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="7197c4af-b929-4ba0-88d8-4e6bc5bfaa8e"/>
     <xsd:import namespace="d27628e0-46cf-4a91-86d9-860258435d88"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
@@ -3584,177 +3653,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...65 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E4E1B30-B66C-4A37-A83F-3D095DC9991C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B64522B1-4E72-458A-B732-2D104755BE1B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79262A36-41B1-4995-A541-75FA2BE32519}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB8660B5-25A3-4E4F-A293-E97313DFCB86}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B64522B1-4E72-458A-B732-2D104755BE1B}">
-[...5 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6699C653-C5AD-4549-9732-E23D56BDCE90}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB8660B5-25A3-4E4F-A293-E97313DFCB86}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79262A36-41B1-4995-A541-75FA2BE32519}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{78981d38-09a4-4f68-90bd-b9f50c54d13c}" enabled="1" method="Standard" siteId="{f999e2e9-5aa8-467f-9eca-df0d6c4eaf13}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...19 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Julien Jabot</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100595CB3064E5C8849A660DAACB36A6E0F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>a021cd25-50f8-4f68-904f-0f66de9910cc</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>